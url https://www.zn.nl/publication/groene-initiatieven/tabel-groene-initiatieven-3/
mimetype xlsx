--- v0 (2026-05-15)
+++ v1 (2026-10-01)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rklo1\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mmoo1\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FDEE31A-F6BE-4FB6-8610-2FFC5D824711}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C8DFF3C-3877-4010-91C8-EECD778A3033}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{AB60229C-7704-496D-BFD6-A98B2B90DBD8}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{AB60229C-7704-496D-BFD6-A98B2B90DBD8}"/>
   </bookViews>
   <sheets>
     <sheet name="Groene Initiatieven" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Groene Initiatieven'!$A$8:$F$41</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="170">
   <si>
     <t xml:space="preserve">naam </t>
   </si>
   <si>
     <t>datum</t>
   </si>
   <si>
     <t>zorgaanbieder</t>
   </si>
   <si>
     <t>subsector(en)</t>
   </si>
   <si>
     <t>zorverzekeraar / zorgkantoor</t>
   </si>
   <si>
     <t xml:space="preserve">link nadere informatie </t>
   </si>
   <si>
     <t>Geen disposable patiëntenjas cataractchirurgie</t>
   </si>
   <si>
     <t>2022 01</t>
   </si>
   <si>
@@ -553,56 +553,92 @@
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>breder bekendheid te geven, zodat andere zorgaanbieders deze groene initiatieven kunnen overnemen.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Voor meer informatie over de inzet van zorgverzekeraars en zorgkantoren voor de verduurzaming van de zorgsector: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>www.zn.nl/dossier/duurzaamheid</t>
     </r>
   </si>
   <si>
     <t>Zorgverzekeraars en zorgkantoren verzamelen actief verduurzamingsinitiatieven.</t>
   </si>
+  <si>
+    <t>Minder instrumenten en OK netten</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>VieCurie</t>
+  </si>
+  <si>
+    <t>Minder instrumenten en OK netten bij enkel arthrodese en arthroplastiek operaties</t>
+  </si>
+  <si>
+    <t>Isolatieverpleging met kleinere CO2 footprint</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>Amphia</t>
+  </si>
+  <si>
+    <t>Minder voedselverspilling en een duurzamer menu</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>Zorgpartners Midden Holland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V&amp;V / GZ / GGZ  </t>
+  </si>
+  <si>
+    <t>https://www.vgz-zorgkantoren.nl/zorgaanbieders/zorgvernieuwing/minder-voedselverspilling-en-een-duurzamer-menu</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF0070C0"/>
@@ -669,115 +705,177 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="4">
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD5D3D1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFD5D3D1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD5D3D1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD5D3D1"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="17" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1111,62 +1209,62 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-ok-dekens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-pharmaswap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgz-zorgkantoren.nl/zorgaanbieders/zinnige-zorg/zinnige-zorg-in-de-praktijk/fit---duurzame-dagbesteding-met-circulair-hout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-bloeddrukbanden" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-fit-warmtepomp-warmtapwater" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-plastic-beddenhoes-verdwijnt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-klimaatbewuste-narcose-op-de-ok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-min-70-is-het-nieuwe-min-80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/dtz-fit-energiezuinige-luchtbehandeling-laboratorium" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wvp-fit-duurzaam-koelen-met-groene-airco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/farma-fit-kies-een-droogpoederinhalator-voor-een-beter--klimaat/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-efficienter-gebruik-van-bloedbuizen-bij-klinische-glucosebepaling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-ok-mutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-10-minder-jodiumhoudend-contrast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/dtz-fit-halvering-gebruik-petrischalen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-geen-disposable-patientenjas-cataractchirurgie" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-intravitreale-injecties-zonder-overbodige-materialen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-invoering-chefs-menu-tegen-voedselverspilling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-aparte-bloedbuis-voor-actieve-vitamine-b12-bepaling-overbodig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-automatisch-uitzetten-pc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:7308475282993086464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-heruitgifte-medicatie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-vraaggestuurde-ok-ventilatie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-fit-duurzame-handschoenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-minder-wegwerp-babyflessen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:7250106347357093888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-medicijnen-niet-op-naam-verstrekken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-partusset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zilverenkruis.nl/zorgaanbieders/visie-en-transformatie/goede-voorbeelden/refuse-op-de-ok" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/ggz-fit-circulair-slopen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-vegetarisch-en-patientgericht-koken" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-langere-wisselduur-van-anesthesieslangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-lean-proceduretray-centraal-veneuze-lijn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-papierloze-onderzoeksbank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-lokale-en-groene-inkoop-energie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zilverenkruis.nl/zorgaanbieders/visie-en-transformatie/goede-voorbeelden/herbruikbare-onderleggers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-papierloze-apotheek" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-minder-afval-door-afstemmen-van-infuussystemen" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-ok-dekens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-pharmaswap" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgz-zorgkantoren.nl/zorgaanbieders/zinnige-zorg/zinnige-zorg-in-de-praktijk/fit---duurzame-dagbesteding-met-circulair-hout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/fit-msz-minder-instrumenten-en-ok-netten-bij-enkel-arthrodese-en-arthroplastiek-operaties" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-bloeddrukbanden" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-fit-warmtepomp-warmtapwater" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-plastic-beddenhoes-verdwijnt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-efficienter-gebruik-van-bloedbuizen-bij-klinische-glucosebepaling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-ok-mutsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-10-minder-jodiumhoudend-contrast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/dtz-fit-halvering-gebruik-petrischalen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgz-zorgkantoren.nl/zorgaanbieders/zorgvernieuwing/minder-voedselverspilling-en-een-duurzamer-menu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-geen-disposable-patientenjas-cataractchirurgie" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-intravitreale-injecties-zonder-overbodige-materialen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-invoering-chefs-menu-tegen-voedselverspilling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-aparte-bloedbuis-voor-actieve-vitamine-b12-bepaling-overbodig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-automatisch-uitzetten-pc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:7308475282993086464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/msz-fit-isolatieverpleging-met-kleinere-co2-footprint" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-heruitgifte-medicatie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-vraaggestuurde-ok-ventilatie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-fit-duurzame-handschoenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-minder-wegwerp-babyflessen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/feed/update/urn:li:activity:7250106347357093888" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-medicijnen-niet-op-naam-verstrekken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-herbruikbare-partusset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zilverenkruis.nl/zorgaanbieders/visie-en-transformatie/goede-voorbeelden/refuse-op-de-ok" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/ggz-fit-circulair-slopen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-vegetarisch-en-patientgericht-koken" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-langere-wisselduur-van-anesthesieslangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-lean-proceduretray-centraal-veneuze-lijn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-papierloze-onderzoeksbank" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wlz-lokale-en-groene-inkoop-energie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zilverenkruis.nl/zorgaanbieders/visie-en-transformatie/goede-voorbeelden/herbruikbare-onderleggers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-papierloze-apotheek" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-minder-afval-door-afstemmen-van-infuussystemen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-klimaatbewuste-narcose-op-de-ok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/msz-fit-min-70-is-het-nieuwe-min-80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/dtz-fit-energiezuinige-luchtbehandeling-laboratorium" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zinnige-zorg/wvp-fit-duurzaam-koelen-met-groene-airco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/farma-fit-kies-een-droogpoederinhalator-voor-een-beter--klimaat/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49750AF2-0A96-47CA-824E-6A06D316C26B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="159.26953125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="60.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.7265625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.26953125" style="23" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="159.26953125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
         <v>153</v>
       </c>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>157</v>
       </c>
       <c r="F2" s="4"/>
     </row>
@@ -1976,119 +2074,184 @@
         <v>115</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>151</v>
       </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A48" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B48" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="G48" s="25"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A49" s="26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B49" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G49" s="25"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="25" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G50" s="25"/>
     </row>
   </sheetData>
   <autoFilter ref="A8:F41" xr:uid="{49750AF2-0A96-47CA-824E-6A06D316C26B}"/>
   <hyperlinks>
     <hyperlink ref="F9" r:id="rId1" xr:uid="{903D519C-B08C-4A31-A222-698F51A30711}"/>
     <hyperlink ref="F29" r:id="rId2" xr:uid="{F19461B8-3B76-44FE-B9BD-679D735E672A}"/>
     <hyperlink ref="F28" r:id="rId3" xr:uid="{ABAB1A85-BC3E-4147-81A3-744FCDF741F8}"/>
     <hyperlink ref="F27" r:id="rId4" xr:uid="{2CDB41D0-02F0-4737-9CF2-0220EF60660A}"/>
     <hyperlink ref="F26" r:id="rId5" xr:uid="{2CE4E065-7D60-4E02-BCD9-ABA6FB9667FB}"/>
     <hyperlink ref="F25" r:id="rId6" xr:uid="{458C8B12-B398-4782-9BE6-7A6061A917A9}"/>
     <hyperlink ref="F24" r:id="rId7" xr:uid="{6DE808E4-A2FB-44E5-B853-19616285B73C}"/>
     <hyperlink ref="F23" r:id="rId8" xr:uid="{2F005B80-5896-4DBD-8887-B72819D6C4F5}"/>
     <hyperlink ref="F22" r:id="rId9" xr:uid="{27A50788-D1E7-48ED-974F-65D1E506B5E6}"/>
     <hyperlink ref="F21" r:id="rId10" xr:uid="{43663E40-D0BD-4BCD-A1DF-DE3A45C0065E}"/>
     <hyperlink ref="F20" r:id="rId11" xr:uid="{783DBCC4-9586-4417-BEA2-3137D02FD87A}"/>
     <hyperlink ref="F19" r:id="rId12" xr:uid="{1E724543-3FCE-4A75-9976-80A49A333181}"/>
     <hyperlink ref="F18" r:id="rId13" xr:uid="{36BC9B7C-4916-4DFC-BDFC-22106552C8B9}"/>
     <hyperlink ref="F17" r:id="rId14" xr:uid="{FC8BE229-D9F8-4DDF-901B-33A0E32E679E}"/>
     <hyperlink ref="F16" r:id="rId15" xr:uid="{88433956-9E3B-4C98-8DBE-1EF7CD23A783}"/>
     <hyperlink ref="F14" r:id="rId16" xr:uid="{FB024C31-9DBD-47CD-92FC-3BDAB167824D}"/>
     <hyperlink ref="F15" r:id="rId17" xr:uid="{BB44B8E6-21F9-4D19-B02B-43FD2CB7F74F}"/>
     <hyperlink ref="F13" r:id="rId18" xr:uid="{B26CE99F-0A4D-4169-A059-B054CB6A69D2}"/>
     <hyperlink ref="F12" r:id="rId19" xr:uid="{DBE0C6D0-E32A-4673-9BA6-CEDE1C1BED6A}"/>
     <hyperlink ref="F11" r:id="rId20" xr:uid="{B1B44643-E54C-45BA-A258-5F71685EE2F8}"/>
     <hyperlink ref="F10" r:id="rId21" xr:uid="{D16919E8-9610-4E54-95DB-577C39652AEE}"/>
     <hyperlink ref="F30" r:id="rId22" xr:uid="{2FEE5C16-F79C-4DA9-97EC-5A844331392F}"/>
     <hyperlink ref="F31" r:id="rId23" xr:uid="{A65E0231-5258-40EB-8338-30494935FFD8}"/>
     <hyperlink ref="F33" r:id="rId24" xr:uid="{2F9B2433-7592-4ED4-A0E0-8BAD0C497F02}"/>
     <hyperlink ref="F32" r:id="rId25" xr:uid="{90C4EAED-D407-4BCC-BE91-CD807F7ECF24}"/>
     <hyperlink ref="F35" r:id="rId26" xr:uid="{F578E01E-1BF8-4D31-99B7-570DCC9C7B7D}"/>
     <hyperlink ref="F36" r:id="rId27" xr:uid="{FD081575-8556-41EF-A1B4-57A78C56B8E9}"/>
     <hyperlink ref="F37" r:id="rId28" xr:uid="{7561C53A-92A8-4A61-B91A-2493E39398F1}"/>
     <hyperlink ref="F39" r:id="rId29" xr:uid="{EC35B545-FEE6-4CE0-BD4D-6B01F6D60FBD}"/>
     <hyperlink ref="F40" r:id="rId30" xr:uid="{4BE2DE10-22F2-4C99-A08F-0CB8FEF90794}"/>
     <hyperlink ref="F38" r:id="rId31" xr:uid="{AB174CAB-4500-443F-B98E-251F80005897}"/>
     <hyperlink ref="F41" r:id="rId32" xr:uid="{14AC0F15-8ED1-4A68-8F90-415667F7E7DB}"/>
     <hyperlink ref="F43" r:id="rId33" xr:uid="{11ADA611-FBDB-49A0-A0D0-85FCC57BB3E8}"/>
     <hyperlink ref="F42" r:id="rId34" xr:uid="{0DD830F8-7B14-4E60-8366-1A1011151DC4}"/>
     <hyperlink ref="F44" r:id="rId35" xr:uid="{0D55C30C-DCAE-404E-BEDA-8E7113FE0938}"/>
     <hyperlink ref="F45" r:id="rId36" xr:uid="{D7755C4D-A5DC-46D7-9869-E753B18F6D92}"/>
     <hyperlink ref="F46" r:id="rId37" xr:uid="{7DEE68F4-2A8C-4445-B504-7C636D78148D}"/>
     <hyperlink ref="F47" r:id="rId38" xr:uid="{DC817C9A-425D-4C89-9B98-2635C45B8611}"/>
+    <hyperlink ref="F48" r:id="rId39" display="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/fit-msz-minder-instrumenten-en-ok-netten-bij-enkel-arthrodese-en-arthroplastiek-operaties" xr:uid="{95C671A7-E94D-454B-A10C-EABDEADC3CCD}"/>
+    <hyperlink ref="F49" r:id="rId40" display="https://www.cooperatievgz.nl/zorgaanbieders/zorgvernieuwing/msz-fit-isolatieverpleging-met-kleinere-co2-footprint" xr:uid="{E92372D5-64A0-4265-8BE0-E73A695D61A0}"/>
+    <hyperlink ref="F50" r:id="rId41" xr:uid="{6DDCA550-8DED-4BC8-BA5C-4F6E4609A8BA}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId39"/>
-  <drawing r:id="rId40"/>
+  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId42"/>
+  <drawing r:id="rId43"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="203600ae-6442-4916-b119-2ca178f96bed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010041071B23CFF84F49AAA0E0815D43F081" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cf5f5ac3d2f92bda18259be40f92417f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="203600ae-6442-4916-b119-2ca178f96bed" xmlns:ns4="197774b1-1b26-45ae-ad46-db8eba64a9cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f2d84cc3194328bfc69e03f73d370f2" ns3:_="" ns4:_="">
     <xsd:import namespace="203600ae-6442-4916-b119-2ca178f96bed"/>
     <xsd:import namespace="197774b1-1b26-45ae-ad46-db8eba64a9cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
@@ -2301,97 +2464,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{796C70FD-86BE-4698-81B7-AA60AC629FA4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD6E1BF2-41AB-4895-B4E2-4AC546445448}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="197774b1-1b26-45ae-ad46-db8eba64a9cd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="203600ae-6442-4916-b119-2ca178f96bed"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED87FCA-76BF-4E5A-BFB9-38C2E8AB2AB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="203600ae-6442-4916-b119-2ca178f96bed"/>
     <ds:schemaRef ds:uri="197774b1-1b26-45ae-ad46-db8eba64a9cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD6E1BF2-41AB-4895-B4E2-4AC546445448}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{796C70FD-86BE-4698-81B7-AA60AC629FA4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Groene Initiatieven</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>