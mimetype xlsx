--- v0 (2026-04-04)
+++ v1 (2026-05-23)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zvnl-my.sharepoint.com/personal/e_van_ooijen_zn_nl/Documents/Bureaublad/publiceren/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A24CDC32-D81D-4675-B55D-87EA3A5E1DF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8D925500-9A7B-4841-A7F9-B843F3831035}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{14968E71-362E-495A-A44A-D78645D856C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GoBack" localSheetId="0">Blad1!$B$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$D$83</definedName>
     <definedName name="Print_Area" localSheetId="0">Blad1!$B$75</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="124">
   <si>
     <t xml:space="preserve">Tabel bijlage 2 </t>
   </si>
   <si>
     <t>nr</t>
   </si>
   <si>
     <t>Middel cf Bijlage 2 Rzv  </t>
   </si>
   <si>
     <t>Actie (bijgewerkt per 1 oktober 2023)</t>
   </si>
   <si>
     <t>Groep</t>
   </si>
   <si>
     <t>Dieetpreparaten </t>
   </si>
   <si>
     <t>Verklaring  + apotheekcontrole </t>
   </si>
   <si>
     <t>DK(T)P-vaccins</t>
   </si>
   <si>
@@ -171,53 +171,50 @@
   <si>
     <t>Benzodiazepinereceptor-agonist in orale of rectale toedieningsvorm</t>
   </si>
   <si>
     <t>exenatide</t>
   </si>
   <si>
     <t>Anticonceptiva</t>
   </si>
   <si>
     <t>ticagrelor</t>
   </si>
   <si>
     <t>Maagzuurremmers</t>
   </si>
   <si>
     <t>everolimus</t>
   </si>
   <si>
     <t>cladribine</t>
   </si>
   <si>
     <t>tafamidis</t>
   </si>
   <si>
-    <t>lixisenatide, tirzepatide</t>
-[...1 lines deleted...]
-  <si>
     <t>leupropreline</t>
   </si>
   <si>
     <t>Geen formulier meer per 1 maart 2022</t>
   </si>
   <si>
     <t>ivacaftor</t>
   </si>
   <si>
     <t>tioguanine</t>
   </si>
   <si>
     <t>evolocumab</t>
   </si>
   <si>
     <t>dexamfetamine / lisdexamfetamine</t>
   </si>
   <si>
     <t>sacubitril / valsartan (Entresto)</t>
   </si>
   <si>
     <t>inclisiran</t>
   </si>
   <si>
     <t>Combinatie basale insuline - glp1-agonist</t>
@@ -396,63 +393,72 @@
   <si>
     <t>zilucoplan en rozanolixizumab</t>
   </si>
   <si>
     <t>Sublinguaal toegediende huisstofmijtextract 12 SQ-HDM</t>
   </si>
   <si>
     <t>Ontvet pinda-eiwit</t>
   </si>
   <si>
     <t>fremanezumab</t>
   </si>
   <si>
     <t>erenumab, galcanezumab en atogepant</t>
   </si>
   <si>
     <t>odevixibat en maralixibat</t>
   </si>
   <si>
     <t>vervallen</t>
   </si>
   <si>
     <t>solriamfetol en pitolisant</t>
   </si>
   <si>
-    <t>pegcetacoplan en crovalimab</t>
-[...1 lines deleted...]
-  <si>
     <t>crovalimab</t>
   </si>
   <si>
     <t>danicopan</t>
   </si>
   <si>
     <t>volanesorsen en olezarsen</t>
   </si>
   <si>
     <t>acoramidis</t>
+  </si>
+  <si>
+    <t>lixisenatide</t>
+  </si>
+  <si>
+    <t>tirzepatide</t>
+  </si>
+  <si>
+    <t>fezolinetant</t>
+  </si>
+  <si>
+    <t>pegcetacoplan en iptacopan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -841,54 +847,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{781655E7-F1FE-4CA6-9CA9-587647E49864}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D112"/>
+  <dimension ref="A1:D114"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+    <sheetView tabSelected="1" topLeftCell="A71" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B76" sqref="B76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="5.85546875" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.85546875" style="1"/>
     <col min="2" max="2" width="44.5703125" customWidth="1"/>
     <col min="3" max="3" width="36.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
@@ -1299,1186 +1305,1219 @@
         <v>29</v>
       </c>
       <c r="D31" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5">
         <v>78</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5">
         <v>85</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5">
         <v>92</v>
       </c>
       <c r="B34" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D34" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="5">
         <v>100</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="5">
         <v>105</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5">
         <v>106</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="5">
         <v>108</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="5">
         <v>109</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="5">
         <v>110</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="5">
         <v>112</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="5">
         <v>114</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="5">
         <v>115</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D43" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="5">
         <v>118</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="5">
         <v>119</v>
       </c>
       <c r="B45" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D45" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7">
         <v>121</v>
       </c>
       <c r="B46" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D46" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7">
         <v>122</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7">
         <v>123</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7">
         <v>124</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7">
         <v>125</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7">
         <v>126</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D51" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7">
         <v>127</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D52" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="7">
         <v>128</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7">
         <v>131</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D54" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7">
         <v>132</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D55" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7">
         <v>133</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D56" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="7">
         <v>134</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="7">
         <v>137</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="7">
         <v>138</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D59" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7">
         <v>139</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D60" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="7">
         <v>140</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="7">
         <v>141</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D62" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7">
         <v>142</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D63" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="7">
         <v>143</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D64" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="7">
         <v>145</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="7"/>
     </row>
     <row r="66" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="7">
         <v>146</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D66" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="7">
         <v>147</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D67" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="7">
         <v>148</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C68" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="7">
         <v>149</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C69" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="7">
         <v>150</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="7">
         <v>151</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D71" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="7">
         <v>152</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C72" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="7">
         <v>153</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D73" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="7">
         <v>155</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="19.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="7">
         <v>156</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D75" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="7">
         <v>157</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D76" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="7">
         <v>158</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="7">
         <v>159</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="7">
         <v>160</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D79" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="7">
         <v>161</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="7">
         <v>162</v>
       </c>
       <c r="B81" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C81" s="4" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D81" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="7">
         <v>163</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>21</v>
       </c>
       <c r="D82" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="7">
         <v>164</v>
       </c>
       <c r="B83" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D83" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="7">
         <v>165</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D84" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="7">
         <v>166</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D85" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="7">
         <v>167</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="7"/>
     </row>
     <row r="87" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="7">
         <v>168</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="7"/>
     </row>
     <row r="88" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="7">
         <v>169</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="7"/>
     </row>
     <row r="89" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="7">
         <v>170</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="7"/>
     </row>
     <row r="90" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="7">
         <v>171</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="7"/>
     </row>
     <row r="91" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="7">
         <v>172</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D91" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="7">
         <v>173</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="7">
         <v>174</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="7">
         <v>175</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D94" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="7">
         <v>176</v>
       </c>
       <c r="B95" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D95" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="7">
         <v>177</v>
       </c>
       <c r="B96" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="7">
         <v>178</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D97" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="7">
         <v>179</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D98" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="7">
         <v>180</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D99" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="7">
         <v>181</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D100" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="7">
         <v>182</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D101" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="7">
         <v>183</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="7"/>
     </row>
     <row r="103" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="7">
         <v>184</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D103" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="7">
         <v>185</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D104" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="7">
         <v>186</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D105" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="7">
         <v>187</v>
       </c>
       <c r="B106" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D106" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="7">
         <v>188</v>
       </c>
       <c r="B107" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D107" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="7">
         <v>189</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="7">
         <v>190</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D109" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="7">
         <v>191</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D110" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="7">
         <v>192</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D111" s="7">
         <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="7">
         <v>193</v>
       </c>
       <c r="B112" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D112" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="7">
+        <v>194</v>
+      </c>
+      <c r="B113" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="C112" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="7">
+      <c r="C113" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="7">
+        <v>195</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C114" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="D114" s="7">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ba038740-69da-4beb-9424-6f16293a6780" xsi:nil="true"/>
     <Status xmlns="ba038740-69da-4beb-9424-6f16293a6780">Concept</Status>
     <KeepOriginal xmlns="ba038740-69da-4beb-9424-6f16293a6780">false</KeepOriginal>
-    <Kenmerk xmlns="ba038740-69da-4beb-9424-6f16293a6780">ZN-26-005020</Kenmerk>
+    <Kenmerk xmlns="ba038740-69da-4beb-9424-6f16293a6780">ZN-26-012517</Kenmerk>
     <TaxKeywordTaxHTField xmlns="ba038740-69da-4beb-9424-6f16293a6780">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
     <Thema xmlns="ba038740-69da-4beb-9424-6f16293a6780">ZNplein</Thema>
     <Volgorde xmlns="ba038740-69da-4beb-9424-6f16293a6780" xsi:nil="true"/>
     <Nummering xmlns="ba038740-69da-4beb-9424-6f16293a6780" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="10ecc099-e8a5-4140-8f9a-d8cbcdd4e3a1" ContentTypeId="0x0101003D93667884C3D9499D848086F524FF79" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ZNDocument" ma:contentTypeID="0x0101003D93667884C3D9499D848086F524FF79007AB4B75CBBFB8F4880DF7112CF60D56E" ma:contentTypeVersion="15" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="85e611a09007ae02cc2277c74950998d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="ba038740-69da-4beb-9424-6f16293a6780" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a0f7afe162e91a52fb621ad30aac761a" ns3:_="">
     <xsd:import namespace="ba038740-69da-4beb-9424-6f16293a6780"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:Kenmerk" minOccurs="0"/>
                 <xsd:element ref="ns3:Status" minOccurs="0"/>
                 <xsd:element ref="ns3:Thema" minOccurs="0"/>
                 <xsd:element ref="ns3:KeepOriginal" minOccurs="0"/>
                 <xsd:element ref="ns3:Volgorde" minOccurs="0"/>
                 <xsd:element ref="ns3:Nummering" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2633,101 +2672,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="10ecc099-e8a5-4140-8f9a-d8cbcdd4e3a1" ContentTypeId="0x0101003D93667884C3D9499D848086F524FF79" PreviousValue="false"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9FECC8-896F-43B8-A387-E18ACA8969A6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ba038740-69da-4beb-9424-6f16293a6780"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA4CB0D-02AF-4BE8-87E6-5A853152BBE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E9FECC8-896F-43B8-A387-E18ACA8969A6}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ECAE833-00C5-4AC6-A672-E817DC0FCA19}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{454FD855-E509-4E75-9E20-31345A07E6E8}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC11607C-E99B-43BE-8C1A-B2F5296717E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba038740-69da-4beb-9424-6f16293a6780"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -2736,51 +2770,50 @@
       <vt:lpstr>Blad1</vt:lpstr>
       <vt:lpstr>Blad1!_GoBack</vt:lpstr>
       <vt:lpstr>Blad1!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Blad1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tabel Bijlage 2</dc:title>
   <dc:subject/>
   <dc:creator>Elma de Kruiff</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003D93667884C3D9499D848086F524FF79007AB4B75CBBFB8F4880DF7112CF60D56E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SharedWithUsers">
     <vt:lpwstr>71;#Anneke Kamer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
 </Properties>